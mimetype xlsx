--- v0 (2026-03-04)
+++ v1 (2026-06-24)
@@ -31,54 +31,54 @@
   <definedNames>
     <definedName name="_xlnm._FilterDatabase">'Dados Gerais'!$A$1:$E$2</definedName>
   </definedNames>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Procedimento</t>
   </si>
   <si>
     <t>Promotoria</t>
   </si>
   <si>
     <t>Sigiloso</t>
   </si>
   <si>
     <t>Sistema</t>
   </si>
   <si>
     <t>Anexos</t>
   </si>
   <si>
-    <t>2025 / 1871000134</t>
-[...2 lines deleted...]
-    <t>2º PROMOTORIA DE JUSTIÇA DE DEFESA DA CIDADANIA DE CARUARU</t>
+    <t>2023 / 1879000372</t>
+  </si>
+  <si>
+    <t>4º PROMOTORIA DE JUSTIÇA DE DEFESA DA CIDADANIA DE PETROLINA</t>
   </si>
   <si>
     <t>NÃO</t>
   </si>
   <si>
     <t>SIM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <charset val="1"/>
       <color rgb="FFFFFFFF"/>
       <family val="2"/>