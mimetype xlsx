--- v1 (2026-03-04)
+++ v2 (2026-06-24)
@@ -14,3368 +14,74 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet sheetId="1" name="Dados Gerais" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase">'Dados Gerais'!$A$1:$D$2</definedName>
   </definedNames>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4004" uniqueCount="1106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <t>Procedimento</t>
   </si>
   <si>
     <t>Promotoria</t>
   </si>
   <si>
     <t>Sigiloso</t>
   </si>
   <si>
     <t>Sistema</t>
   </si>
   <si>
-    <t>2024 / 2824000205</t>
-[...2 lines deleted...]
-    <t>6ª PROMOTORIA DE JUSTIÇA DE DEFESA DA CIDADANIA DE JABOATÃO DOS GUARARAPES</t>
+    <t>2024 / 1926000275</t>
+  </si>
+  <si>
+    <t>4ª PROMOTORIA DE JUSTIÇA DE DEFESA DA CIDADANIA DE OLINDA</t>
   </si>
   <si>
     <t>NÃO</t>
   </si>
   <si>
     <t>SIM</t>
-  </si>
-[...3292 lines deleted...]
-    <t>2024 / 1998000383</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <charset val="1"/>
       <color rgb="FFFFFFFF"/>
       <family val="2"/>
       <sz val="8"/>
       <name val="Verdana"/>
     </font>
     <font>
       <charset val="1"/>
       <color rgb="FF000000"/>
@@ -3435,14098 +141,112 @@
       <alignment vertical="bottom" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D1013"/>
+  <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" zoomScaleNormal="100" view="normal">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="bottomRight" activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.8" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="0" defaultColWidth="9.171875" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.59" customWidth="1"/>
     <col min="2" max="2" width="57.87" customWidth="1"/>
     <col min="3" max="3" width="38.43" customWidth="1"/>
     <col min="4" max="4" width="33.29" customWidth="1"/>
     <col min="5" max="5" width="2.3" customWidth="1"/>
     <col min="1021" max="1024" width="11.52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="12.75" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" ht="12.75" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" ht="12.75" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
-[...13995 lines deleted...]
-    <row r="1013" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <autoFilter ref="A1:D2"/>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
   </mergeCells>
   <pageMargins left="0.7875" right="0.7875" top="0.984027777777778" bottom="0.984027777777778" header="0.511805555555555" footer="0.511805555555555"/>
   <pageSetup paperSize="1" orientation="landscape" horizontalDpi="300" verticalDpi="300" scale="47" fitToWidth="1" fitToHeight="1" firstPageNumber="0" copies="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>