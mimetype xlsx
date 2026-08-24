--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -28,54 +28,54 @@
   <sheets>
     <sheet sheetId="1" name="Dados Gerais" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase">'Dados Gerais'!$A$1:$D$2</definedName>
   </definedNames>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <t>Procedimento</t>
   </si>
   <si>
     <t>Promotoria</t>
   </si>
   <si>
     <t>Sigiloso</t>
   </si>
   <si>
     <t>Sistema</t>
   </si>
   <si>
-    <t>2024 / 1926000275</t>
-[...2 lines deleted...]
-    <t>4ª PROMOTORIA DE JUSTIÇA DE DEFESA DA CIDADANIA DE OLINDA</t>
+    <t>2026 / 2261000238</t>
+  </si>
+  <si>
+    <t>1ª PROMOTORIA DE JUSTIÇA DE GRAVATÁ</t>
   </si>
   <si>
     <t>NÃO</t>
   </si>
   <si>
     <t>SIM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <charset val="1"/>
       <color rgb="FFFFFFFF"/>
       <family val="2"/>