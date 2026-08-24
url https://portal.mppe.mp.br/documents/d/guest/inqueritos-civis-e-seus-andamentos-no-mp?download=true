--- v3 (2026-08-24)
+++ v4 (2026-08-24)
@@ -14,71 +14,68 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet sheetId="1" name="Dados Gerais" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase">'Dados Gerais'!$A$1:$D$2</definedName>
   </definedNames>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="7">
   <si>
     <t>Procedimento</t>
   </si>
   <si>
     <t>Promotoria</t>
   </si>
   <si>
     <t>Sigiloso</t>
   </si>
   <si>
     <t>Sistema</t>
   </si>
   <si>
-    <t>2026 / 2261000238</t>
-[...5 lines deleted...]
-    <t>NÃO</t>
+    <t>2025 / 1622000013</t>
+  </si>
+  <si>
+    <t>PROMOTORIA DE JUSTIÇA DE TORITAMA</t>
   </si>
   <si>
     <t>SIM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <charset val="1"/>
       <color rgb="FFFFFFFF"/>
       <family val="2"/>
       <sz val="8"/>
       <name val="Verdana"/>
     </font>
@@ -189,51 +186,51 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" ht="12.75" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="9" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <autoFilter ref="A1:D2"/>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
   </mergeCells>
   <pageMargins left="0.7875" right="0.7875" top="0.984027777777778" bottom="0.984027777777778" header="0.511805555555555" footer="0.511805555555555"/>
   <pageSetup paperSize="1" orientation="landscape" horizontalDpi="300" verticalDpi="300" scale="47" fitToWidth="1" fitToHeight="1" firstPageNumber="0" copies="1"/>
 </worksheet>
 </file>